--- v0 (2026-04-28)
+++ v1 (2026-06-25)
@@ -11,51 +11,51 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="pdf" ContentType="application/pdf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
-    <sheet name="Constituent as of 2026_04_24" sheetId="1" r:id="rId1"/>
+    <sheet name="Constituent as of 2026_06_19" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <numFmts count="1">
     <numFmt numFmtId="56" formatCode="&quot;上午/下午 &quot;hh&quot;時&quot;mm&quot;分&quot;ss&quot;秒 &quot;"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -387,51 +387,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C31"/>
+  <dimension ref="A1:C30"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>FIGI Share Class</v>
       </c>
       <c r="B1" t="str">
         <v>Ticker</v>
       </c>
       <c r="C1" t="str">
         <v>Constituent Name</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>BBG00N0PL214</v>
       </c>
       <c r="B2" t="str">
         <v>ALEC</v>
       </c>
       <c r="C2" t="str">
         <v>Alector, Inc.</v>
       </c>
@@ -466,51 +466,51 @@
         <v>ARCT</v>
       </c>
       <c r="C5" t="str">
         <v>Arcturus Therapeutics Holdings Inc.</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>BBG001SGT8G5</v>
       </c>
       <c r="B6" t="str">
         <v>ARWR</v>
       </c>
       <c r="C6" t="str">
         <v>Arrowhead Pharmaceuticals, Inc.</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>BBG00B6WF7V2</v>
       </c>
       <c r="B7" t="str">
         <v>ONC</v>
       </c>
       <c r="C7" t="str">
-        <v>BeOne Medicines Ltd-ADR</v>
+        <v>BeOne Medicines AG</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>BBG00KXC8655</v>
       </c>
       <c r="B8" t="str">
         <v>BEAM</v>
       </c>
       <c r="C8" t="str">
         <v>Beam Therapeutics Inc.</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>BBG00Q70B4L0</v>
       </c>
       <c r="B9" t="str">
         <v>BNTX</v>
       </c>
       <c r="C9" t="str">
         <v>BioNTech SE</v>
       </c>
     </row>
     <row r="10">
@@ -669,120 +669,109 @@
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>BBG011RT3R64</v>
       </c>
       <c r="B24" t="str">
         <v>PRME</v>
       </c>
       <c r="C24" t="str">
         <v>Prime Medicine, Inc.</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v>BBG001S5VNT9</v>
       </c>
       <c r="B25" t="str">
         <v>RGEN</v>
       </c>
       <c r="C25" t="str">
         <v>Repligen Corporation</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>BBG001S95JZ2</v>
+        <v>BBG001S6KJC6</v>
       </c>
       <c r="B26" t="str">
-        <v>SGMO</v>
+        <v>SRPT</v>
       </c>
       <c r="C26" t="str">
-        <v>Sangamo Therapeutics, Inc.</v>
+        <v>Sarepta Therapeutics, Inc.</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>BBG001S6KJC6</v>
+        <v>BBG00JPCBPH8</v>
       </c>
       <c r="B27" t="str">
-        <v>SRPT</v>
+        <v>STOK</v>
       </c>
       <c r="C27" t="str">
-        <v>Sarepta Therapeutics, Inc.</v>
+        <v>Stoke Therapeutics, Inc.</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>BBG00JPCBPH8</v>
+        <v>BBG001S68LJ8</v>
       </c>
       <c r="B28" t="str">
-        <v>STOK</v>
+        <v>VRTX</v>
       </c>
       <c r="C28" t="str">
-        <v>Stoke Therapeutics, Inc.</v>
+        <v>Vertex Pharmaceuticals Incorporated</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>BBG001S68LJ8</v>
+        <v>BBG001S8MDG9</v>
       </c>
       <c r="B29" t="str">
-        <v>VRTX</v>
+        <v>WAT</v>
       </c>
       <c r="C29" t="str">
-        <v>Vertex Pharmaceuticals Incorporated</v>
+        <v>Waters Corporation</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>BBG001S8MDG9</v>
+        <v>BBG00B642V63</v>
       </c>
       <c r="B30" t="str">
-        <v>WAT</v>
+        <v>WVE</v>
       </c>
       <c r="C30" t="str">
-        <v>Waters Corporation</v>
-[...9 lines deleted...]
-      <c r="C31" t="str">
         <v>Wave Life Sciences Ltd.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:C31"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:C30"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Constituent as of 2026_04_24</vt:lpstr>
+      <vt:lpstr>Constituent as of 2026_06_19</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>