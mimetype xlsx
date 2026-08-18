--- v1 (2026-06-25)
+++ v2 (2026-08-18)
@@ -11,51 +11,51 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="pdf" ContentType="application/pdf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
-    <sheet name="Constituent as of 2026_06_19" sheetId="1" r:id="rId1"/>
+    <sheet name="Constituent as of 2026_08_14" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <numFmts count="1">
     <numFmt numFmtId="56" formatCode="&quot;上午/下午 &quot;hh&quot;時&quot;mm&quot;分&quot;ss&quot;秒 &quot;"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -387,51 +387,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C30"/>
+  <dimension ref="A1:C32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>FIGI Share Class</v>
       </c>
       <c r="B1" t="str">
         <v>Ticker</v>
       </c>
       <c r="C1" t="str">
         <v>Constituent Name</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>BBG00N0PL214</v>
       </c>
       <c r="B2" t="str">
         <v>ALEC</v>
       </c>
       <c r="C2" t="str">
         <v>Alector, Inc.</v>
       </c>
@@ -625,153 +625,175 @@
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>BBG001SDFZX8</v>
       </c>
       <c r="B20" t="str">
         <v>LONN</v>
       </c>
       <c r="C20" t="str">
         <v>Lonza Group AG</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>BBG00Y1DFW44</v>
       </c>
       <c r="B21" t="str">
         <v>MRVI</v>
       </c>
       <c r="C21" t="str">
         <v>Maravai LifeSciences Holdings, Inc.</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>BBG003PHHZV8</v>
+        <v>BBG00CFTQNG7</v>
       </c>
       <c r="B22" t="str">
-        <v>MRNA</v>
+        <v>MXCT</v>
       </c>
       <c r="C22" t="str">
-        <v>Moderna, Inc.</v>
+        <v>MaxCyte, Inc.</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>BBG001SNNC86</v>
+        <v>BBG003PHHZV8</v>
       </c>
       <c r="B23" t="str">
-        <v>PTCT</v>
+        <v>MRNA</v>
       </c>
       <c r="C23" t="str">
-        <v>PTC Therapeutics, Inc.</v>
+        <v>Moderna, Inc.</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>BBG011RT3R64</v>
+        <v>BBG001SNNC86</v>
       </c>
       <c r="B24" t="str">
-        <v>PRME</v>
+        <v>PTCT</v>
       </c>
       <c r="C24" t="str">
-        <v>Prime Medicine, Inc.</v>
+        <v>PTC Therapeutics, Inc.</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>BBG001S5VNT9</v>
+        <v>BBG011RT3R64</v>
       </c>
       <c r="B25" t="str">
-        <v>RGEN</v>
+        <v>PRME</v>
       </c>
       <c r="C25" t="str">
-        <v>Repligen Corporation</v>
+        <v>Prime Medicine, Inc.</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>BBG001S6KJC6</v>
+        <v>BBG001S5VNT9</v>
       </c>
       <c r="B26" t="str">
-        <v>SRPT</v>
+        <v>RGEN</v>
       </c>
       <c r="C26" t="str">
-        <v>Sarepta Therapeutics, Inc.</v>
+        <v>Repligen Corporation</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>BBG00JPCBPH8</v>
+        <v>BBG001S6KJC6</v>
       </c>
       <c r="B27" t="str">
-        <v>STOK</v>
+        <v>SRPT</v>
       </c>
       <c r="C27" t="str">
-        <v>Stoke Therapeutics, Inc.</v>
+        <v>Sarepta Therapeutics, Inc.</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>BBG001S68LJ8</v>
+        <v>BBG001V2NPF1</v>
       </c>
       <c r="B28" t="str">
-        <v>VRTX</v>
+        <v>STVN</v>
       </c>
       <c r="C28" t="str">
-        <v>Vertex Pharmaceuticals Incorporated</v>
+        <v>Stevanato Group S.p.A.</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>BBG001S8MDG9</v>
+        <v>BBG00JPCBPH8</v>
       </c>
       <c r="B29" t="str">
-        <v>WAT</v>
+        <v>STOK</v>
       </c>
       <c r="C29" t="str">
-        <v>Waters Corporation</v>
+        <v>Stoke Therapeutics, Inc.</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
+        <v>BBG001S68LJ8</v>
+      </c>
+      <c r="B30" t="str">
+        <v>VRTX</v>
+      </c>
+      <c r="C30" t="str">
+        <v>Vertex Pharmaceuticals Incorporated</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="str">
+        <v>BBG001S8MDG9</v>
+      </c>
+      <c r="B31" t="str">
+        <v>WAT</v>
+      </c>
+      <c r="C31" t="str">
+        <v>Waters Corporation</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="str">
         <v>BBG00B642V63</v>
       </c>
-      <c r="B30" t="str">
+      <c r="B32" t="str">
         <v>WVE</v>
       </c>
-      <c r="C30" t="str">
-        <v>Wave Life Sciences Ltd.</v>
+      <c r="C32" t="str">
+        <v>Wave Life Sciences Inc</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:C30"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:C32"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Constituent as of 2026_06_19</vt:lpstr>
+      <vt:lpstr>Constituent as of 2026_08_14</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>